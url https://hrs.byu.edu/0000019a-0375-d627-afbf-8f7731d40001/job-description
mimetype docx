--- v0 (2025-11-20)
+++ v1 (2026-05-31)
@@ -827,61 +827,59 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E56FAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D297980" w14:textId="05D68E4D" w:rsidR="00D80F96" w:rsidRPr="00913F87" w:rsidRDefault="00D80F96" w:rsidP="00D80F96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Position #:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0028122F" w:rsidRPr="0028122F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E56FAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="635541E3" w14:textId="131DC5F7" w:rsidR="00981FB9" w:rsidRPr="006B1B09" w:rsidRDefault="00981FB9" w:rsidP="00D80F96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1717,73 +1715,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  Also identify what types of decisions must be </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">referred </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> the supervisor</w:t>
+        <w:t>referred to the supervisor</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED46736" w14:textId="77777777" w:rsidR="00B477CB" w:rsidRPr="006B1B09" w:rsidRDefault="00B477CB" w:rsidP="00145850">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="7855"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1946,1459 +1922,73 @@
           <w:tab w:val="left" w:pos="48"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20CDB9AE" w14:textId="77777777" w:rsidR="009E7804" w:rsidRPr="00FB64D3" w:rsidRDefault="009E7804" w:rsidP="009E7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB64D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Education/Experience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F591551" w14:textId="0AE51BE9" w:rsidR="009E7804" w:rsidRDefault="003B6EC3" w:rsidP="009E7804">
+    <w:p w14:paraId="0F591551" w14:textId="467C5AF8" w:rsidR="009E7804" w:rsidRDefault="009E7804" w:rsidP="009E7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1384 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Considering the Essential Functions above, identify</w:t>
       </w:r>
-      <w:r w:rsidR="009E7804" w:rsidRPr="006B1B09">
+      <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> job requirements for educational background, employment experience, skill, licenses, and any other qualification standards that are job related.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E70CC19" w14:textId="07134FB2" w:rsidR="003B6EC3" w:rsidRDefault="003B6EC3" w:rsidP="00145850">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="613"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="7855"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3607,51 +2197,50 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F6A7ACB" w14:textId="59A2F482" w:rsidR="0028122F" w:rsidRPr="006B1B09" w:rsidRDefault="0028122F" w:rsidP="0028122F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="613"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="7855"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>equired:</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F5BC9A" w14:textId="49826C1B" w:rsidR="0028122F" w:rsidRPr="006B1B09" w:rsidRDefault="0028122F" w:rsidP="0028122F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="48"/>
@@ -4232,50 +2821,51 @@
           <w:b/>
         </w:rPr>
         <w:t>Additional Comments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE77EB2" w14:textId="77777777" w:rsidR="00B477CB" w:rsidRPr="006B1B09" w:rsidRDefault="00B477CB" w:rsidP="00B477CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Examples: regulations, economic conditions, technology, people served, volume of activity, monetary responsibility, physical tasks</w:t>
       </w:r>
       <w:r w:rsidR="000F4F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> hazards</w:t>
       </w:r>
       <w:r w:rsidR="000F4F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
@@ -4305,1080 +2895,50 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1578ECF5" w14:textId="77777777" w:rsidR="00B477CB" w:rsidRDefault="00B477CB" w:rsidP="00D80F96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1028 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="261EE3A8" w14:textId="77777777" w:rsidR="00D80F96" w:rsidRPr="006B1B09" w:rsidRDefault="00D80F96" w:rsidP="00D80F96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A105C3B" w14:textId="041F91A0" w:rsidR="00D80F96" w:rsidRPr="006B1B09" w:rsidRDefault="001A42FD" w:rsidP="00D80F96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -6279,71 +3839,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0A8293" w14:textId="77777777" w:rsidR="00C61A99" w:rsidRPr="0020703A" w:rsidRDefault="00C61A99" w:rsidP="00C61A99">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="48"/>
           <w:tab w:val="left" w:pos="10776"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020703A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Click the box of the most applicable option in each of the three sections below. If any of the chosen descriptions are italicized, typical activities, factors, and/or hazards must be elaborated </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the table below.  </w:t>
+        <w:t xml:space="preserve">Click the box of the most applicable option in each of the three sections below. If any of the chosen descriptions are italicized, typical activities, factors, and/or hazards must be elaborated in the table below.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D38D375" w14:textId="77777777" w:rsidR="00C61A99" w:rsidRPr="0020703A" w:rsidRDefault="00C61A99" w:rsidP="00C61A99">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7814FD6D" w14:textId="77777777" w:rsidR="00C61A99" w:rsidRPr="0020703A" w:rsidRDefault="00C61A99" w:rsidP="00C61A99">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -6479,69 +4019,51 @@
         </w:rPr>
         <w:t>, and o</w:t>
       </w:r>
       <w:r w:rsidR="00C61A99" w:rsidRPr="0020703A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ccasional walking or standing</w:t>
       </w:r>
       <w:r w:rsidR="00C61A99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be required</w:t>
       </w:r>
       <w:r w:rsidR="00C61A99" w:rsidRPr="0020703A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. (No further </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> necessary)</w:t>
+        <w:t>. (No further detail necessary)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="650839F3" w14:textId="77777777" w:rsidR="00C61A99" w:rsidRPr="0020703A" w:rsidRDefault="00000000" w:rsidP="00C61A99">
       <w:pPr>
         <w:ind w:left="450" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1127432745"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6604,69 +4126,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00C61A99" w:rsidRPr="0020703A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> same position</w:t>
       </w:r>
       <w:r w:rsidR="00C61A99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> while sitting</w:t>
       </w:r>
       <w:r w:rsidR="00C61A99" w:rsidRPr="0020703A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. (No further </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> necessary)</w:t>
+        <w:t>. (No further detail necessary)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A3FDC4" w14:textId="77777777" w:rsidR="00C61A99" w:rsidRPr="0020703A" w:rsidRDefault="00000000" w:rsidP="00C61A99">
       <w:pPr>
         <w:ind w:left="450" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1127698589"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -7066,71 +4570,51 @@
       <w:r w:rsidR="00C61A99" w:rsidRPr="0020703A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">nfavorable </w:t>
       </w:r>
       <w:r w:rsidR="00C61A99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>conditions</w:t>
       </w:r>
       <w:r w:rsidR="00C61A99" w:rsidRPr="0020703A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> because of unavoidable </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> to be in variable temperatures</w:t>
+        <w:t xml:space="preserve"> because of unavoidable need to be in variable temperatures</w:t>
       </w:r>
       <w:r w:rsidR="00C61A99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C61A99" w:rsidRPr="0020703A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>or wet environments, etc. (</w:t>
       </w:r>
       <w:r w:rsidR="00C61A99" w:rsidRPr="0020703A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -8536,100 +6020,77 @@
     </w:p>
     <w:p w14:paraId="320ADA87" w14:textId="77777777" w:rsidR="00FB64D3" w:rsidRDefault="00FB64D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="663"/>
           <w:tab w:val="left" w:pos="2283"/>
           <w:tab w:val="left" w:pos="3183"/>
           <w:tab w:val="left" w:pos="3993"/>
           <w:tab w:val="left" w:pos="6005"/>
           <w:tab w:val="left" w:pos="6307"/>
           <w:tab w:val="left" w:pos="6610"/>
           <w:tab w:val="left" w:pos="8050"/>
           <w:tab w:val="left" w:pos="8352"/>
           <w:tab w:val="left" w:pos="9792"/>
           <w:tab w:val="left" w:pos="10095"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26A438C4" w14:textId="6C9C2B26" w:rsidR="009500A4" w:rsidRDefault="009500A4" w:rsidP="009500A4">
+    <w:p w14:paraId="26A438C4" w14:textId="3F9BFEC1" w:rsidR="009500A4" w:rsidRDefault="00BA56D9" w:rsidP="009500A4">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>January 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB64D3">
+        <w:t>May 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="009500A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>25</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">*BYU will first provide engineering and administrative controls where feasible, but in some </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> PPE may be required.</w:t>
+        <w:t>*BYU will first provide engineering and administrative controls where feasible, but in some cases PPE may be required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05227339" w14:textId="369307EF" w:rsidR="009500A4" w:rsidRDefault="009500A4" w:rsidP="009500A4">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Questions about PPE? </w:t>
       </w:r>
       <w:r w:rsidR="00FB64D3">
         <w:rPr>
@@ -8656,58 +6117,58 @@
     <w:p w14:paraId="340A3E60" w14:textId="77777777" w:rsidR="00840C66" w:rsidRPr="00840C66" w:rsidRDefault="00840C66" w:rsidP="00840C66"/>
     <w:p w14:paraId="2CEDF658" w14:textId="77777777" w:rsidR="00840C66" w:rsidRPr="00840C66" w:rsidRDefault="00840C66" w:rsidP="00840C66"/>
     <w:p w14:paraId="4D746403" w14:textId="77777777" w:rsidR="00840C66" w:rsidRPr="00840C66" w:rsidRDefault="00840C66" w:rsidP="00840C66"/>
     <w:p w14:paraId="4483451D" w14:textId="77777777" w:rsidR="00840C66" w:rsidRPr="00840C66" w:rsidRDefault="00840C66" w:rsidP="00840C66"/>
     <w:p w14:paraId="2D051458" w14:textId="77777777" w:rsidR="00840C66" w:rsidRPr="00840C66" w:rsidRDefault="00840C66" w:rsidP="00840C66"/>
     <w:p w14:paraId="51ACFE6D" w14:textId="77777777" w:rsidR="00840C66" w:rsidRPr="00840C66" w:rsidRDefault="00840C66" w:rsidP="00840C66">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00840C66" w:rsidRPr="00840C66" w:rsidSect="00C61A99">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="288" w:left="576" w:header="0" w:footer="0" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="65"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D8FF7E8" w14:textId="77777777" w:rsidR="004A53F3" w:rsidRDefault="004A53F3">
+    <w:p w14:paraId="570D3BAE" w14:textId="77777777" w:rsidR="002177BB" w:rsidRDefault="002177BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="547AF457" w14:textId="77777777" w:rsidR="004A53F3" w:rsidRDefault="004A53F3">
+    <w:p w14:paraId="667500CD" w14:textId="77777777" w:rsidR="002177BB" w:rsidRDefault="002177BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8752,90 +6213,90 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65D0EF2C" w14:textId="77777777" w:rsidR="004A53F3" w:rsidRDefault="004A53F3">
+    <w:p w14:paraId="1FE9DC3D" w14:textId="77777777" w:rsidR="002177BB" w:rsidRDefault="002177BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5810B259" w14:textId="77777777" w:rsidR="004A53F3" w:rsidRDefault="004A53F3">
+    <w:p w14:paraId="0B3E87EC" w14:textId="77777777" w:rsidR="002177BB" w:rsidRDefault="002177BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype w14:anchorId="6096F81D" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:9pt;height:9pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9pt;height:9pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A87568F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C396E17A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
@@ -9597,51 +7058,50 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1401706012">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="844631969">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="922879544">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="790900737">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="922375185">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="580219395">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="24"/>
   <w:drawingGridVerticalSpacing w:val="65"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00145204"/>
@@ -9656,80 +7116,83 @@
     <w:rsid w:val="000841E4"/>
     <w:rsid w:val="000911F5"/>
     <w:rsid w:val="000A1296"/>
     <w:rsid w:val="000A664B"/>
     <w:rsid w:val="000A757D"/>
     <w:rsid w:val="000E1524"/>
     <w:rsid w:val="000E5A5D"/>
     <w:rsid w:val="000F02BB"/>
     <w:rsid w:val="000F2E38"/>
     <w:rsid w:val="000F4F64"/>
     <w:rsid w:val="00115624"/>
     <w:rsid w:val="00120F88"/>
     <w:rsid w:val="0014063F"/>
     <w:rsid w:val="00144D47"/>
     <w:rsid w:val="00145204"/>
     <w:rsid w:val="00145850"/>
     <w:rsid w:val="001546C7"/>
     <w:rsid w:val="00194596"/>
     <w:rsid w:val="001A42FD"/>
     <w:rsid w:val="001A732F"/>
     <w:rsid w:val="001B77A9"/>
     <w:rsid w:val="001E7886"/>
     <w:rsid w:val="00201165"/>
     <w:rsid w:val="0020250A"/>
     <w:rsid w:val="0020527F"/>
+    <w:rsid w:val="002177BB"/>
     <w:rsid w:val="00236D70"/>
     <w:rsid w:val="002467F8"/>
     <w:rsid w:val="00264B8B"/>
     <w:rsid w:val="0026690C"/>
     <w:rsid w:val="0028122F"/>
     <w:rsid w:val="00297E76"/>
     <w:rsid w:val="002A034C"/>
+    <w:rsid w:val="002A2A6C"/>
     <w:rsid w:val="002B1D26"/>
     <w:rsid w:val="002F0DC5"/>
     <w:rsid w:val="002F0E50"/>
     <w:rsid w:val="002F247A"/>
     <w:rsid w:val="00300A69"/>
+    <w:rsid w:val="00311EF8"/>
     <w:rsid w:val="00314E0D"/>
     <w:rsid w:val="0035273E"/>
     <w:rsid w:val="0037604A"/>
     <w:rsid w:val="00395762"/>
     <w:rsid w:val="003A0448"/>
+    <w:rsid w:val="003A0843"/>
     <w:rsid w:val="003A793B"/>
     <w:rsid w:val="003B6EC3"/>
     <w:rsid w:val="003C025A"/>
     <w:rsid w:val="003C49F4"/>
     <w:rsid w:val="003E472A"/>
     <w:rsid w:val="003F5701"/>
     <w:rsid w:val="004141AF"/>
     <w:rsid w:val="00440414"/>
     <w:rsid w:val="00457EEB"/>
     <w:rsid w:val="00477577"/>
     <w:rsid w:val="00491524"/>
     <w:rsid w:val="00491538"/>
-    <w:rsid w:val="004A53F3"/>
     <w:rsid w:val="004B2086"/>
     <w:rsid w:val="004B487E"/>
     <w:rsid w:val="004C0124"/>
     <w:rsid w:val="004E22C8"/>
     <w:rsid w:val="004E3A90"/>
     <w:rsid w:val="004E6858"/>
     <w:rsid w:val="004F5B15"/>
     <w:rsid w:val="00512A5C"/>
     <w:rsid w:val="00517B0C"/>
     <w:rsid w:val="0055470A"/>
     <w:rsid w:val="00554B6D"/>
     <w:rsid w:val="00561BD1"/>
     <w:rsid w:val="00565AF6"/>
     <w:rsid w:val="0057080F"/>
     <w:rsid w:val="00575236"/>
     <w:rsid w:val="005A219B"/>
     <w:rsid w:val="005C2AB5"/>
     <w:rsid w:val="005D15A5"/>
     <w:rsid w:val="005E4F42"/>
     <w:rsid w:val="005E7E45"/>
     <w:rsid w:val="005F6964"/>
     <w:rsid w:val="006046C7"/>
     <w:rsid w:val="006062F0"/>
     <w:rsid w:val="0061676D"/>
     <w:rsid w:val="00621F5F"/>
@@ -9761,141 +7224,142 @@
     <w:rsid w:val="007B17EC"/>
     <w:rsid w:val="007B5676"/>
     <w:rsid w:val="007C4ACE"/>
     <w:rsid w:val="007D1946"/>
     <w:rsid w:val="007E21F3"/>
     <w:rsid w:val="007E547B"/>
     <w:rsid w:val="007E76D4"/>
     <w:rsid w:val="007F58BD"/>
     <w:rsid w:val="007F79B0"/>
     <w:rsid w:val="0080541C"/>
     <w:rsid w:val="00822D84"/>
     <w:rsid w:val="00827C11"/>
     <w:rsid w:val="00840C66"/>
     <w:rsid w:val="00842556"/>
     <w:rsid w:val="00846207"/>
     <w:rsid w:val="00883758"/>
     <w:rsid w:val="00887007"/>
     <w:rsid w:val="00891CC0"/>
     <w:rsid w:val="008B67DF"/>
     <w:rsid w:val="008C1C4B"/>
     <w:rsid w:val="008D0CC3"/>
     <w:rsid w:val="008E30D3"/>
     <w:rsid w:val="008E62E6"/>
     <w:rsid w:val="008E66CE"/>
     <w:rsid w:val="008F1557"/>
+    <w:rsid w:val="008F5CB6"/>
     <w:rsid w:val="008F6197"/>
     <w:rsid w:val="00901004"/>
     <w:rsid w:val="00907BB0"/>
     <w:rsid w:val="00907F4B"/>
     <w:rsid w:val="00913F87"/>
     <w:rsid w:val="009463C6"/>
     <w:rsid w:val="009500A4"/>
     <w:rsid w:val="009679F9"/>
     <w:rsid w:val="00981FB9"/>
     <w:rsid w:val="009D3A86"/>
     <w:rsid w:val="009E374B"/>
     <w:rsid w:val="009E7804"/>
     <w:rsid w:val="009F12F5"/>
     <w:rsid w:val="009F5078"/>
     <w:rsid w:val="009F54D4"/>
     <w:rsid w:val="00A172BB"/>
     <w:rsid w:val="00A208B4"/>
     <w:rsid w:val="00A32A44"/>
     <w:rsid w:val="00A369F5"/>
     <w:rsid w:val="00A42EB4"/>
     <w:rsid w:val="00AA4FF4"/>
     <w:rsid w:val="00AB1C95"/>
     <w:rsid w:val="00AB5B7D"/>
     <w:rsid w:val="00AD21D2"/>
-    <w:rsid w:val="00AD58E2"/>
     <w:rsid w:val="00AD7C2D"/>
     <w:rsid w:val="00AE6CA2"/>
     <w:rsid w:val="00AF2347"/>
     <w:rsid w:val="00AF5733"/>
     <w:rsid w:val="00B07D8A"/>
     <w:rsid w:val="00B46C07"/>
     <w:rsid w:val="00B477CB"/>
     <w:rsid w:val="00B60786"/>
     <w:rsid w:val="00B64030"/>
     <w:rsid w:val="00B664E6"/>
     <w:rsid w:val="00B7213D"/>
     <w:rsid w:val="00BA1295"/>
     <w:rsid w:val="00BA45E1"/>
+    <w:rsid w:val="00BA56D9"/>
     <w:rsid w:val="00BA6780"/>
     <w:rsid w:val="00BA754F"/>
     <w:rsid w:val="00BB2A91"/>
     <w:rsid w:val="00BD64DF"/>
     <w:rsid w:val="00BD6F5C"/>
     <w:rsid w:val="00BD7654"/>
     <w:rsid w:val="00C04524"/>
     <w:rsid w:val="00C15D7B"/>
     <w:rsid w:val="00C23A04"/>
     <w:rsid w:val="00C276B1"/>
     <w:rsid w:val="00C540A0"/>
     <w:rsid w:val="00C61A99"/>
     <w:rsid w:val="00C813D3"/>
     <w:rsid w:val="00C970A1"/>
     <w:rsid w:val="00C97623"/>
     <w:rsid w:val="00CB3C4D"/>
     <w:rsid w:val="00CC19A6"/>
+    <w:rsid w:val="00CD605C"/>
     <w:rsid w:val="00CF6378"/>
     <w:rsid w:val="00D12C04"/>
     <w:rsid w:val="00D40282"/>
     <w:rsid w:val="00D5396B"/>
     <w:rsid w:val="00D80F96"/>
     <w:rsid w:val="00D967D9"/>
     <w:rsid w:val="00DB06AE"/>
     <w:rsid w:val="00DB79EE"/>
     <w:rsid w:val="00DC1A23"/>
     <w:rsid w:val="00DD11A0"/>
     <w:rsid w:val="00DF3BC3"/>
     <w:rsid w:val="00E00864"/>
     <w:rsid w:val="00E11275"/>
     <w:rsid w:val="00E20799"/>
     <w:rsid w:val="00E315FF"/>
     <w:rsid w:val="00E45180"/>
     <w:rsid w:val="00E56FAA"/>
     <w:rsid w:val="00E62E66"/>
     <w:rsid w:val="00E946F4"/>
     <w:rsid w:val="00EA559B"/>
     <w:rsid w:val="00EB2284"/>
     <w:rsid w:val="00EC778B"/>
     <w:rsid w:val="00ED74D9"/>
     <w:rsid w:val="00EF6EA9"/>
     <w:rsid w:val="00F0785F"/>
     <w:rsid w:val="00F163AF"/>
     <w:rsid w:val="00F2031F"/>
     <w:rsid w:val="00F2472F"/>
     <w:rsid w:val="00F46AD9"/>
     <w:rsid w:val="00F57950"/>
     <w:rsid w:val="00F60BC6"/>
     <w:rsid w:val="00F63686"/>
     <w:rsid w:val="00F674FB"/>
     <w:rsid w:val="00F816E2"/>
     <w:rsid w:val="00FB64D3"/>
-    <w:rsid w:val="00FB7E4C"/>
     <w:rsid w:val="00FC1209"/>
     <w:rsid w:val="00FD3905"/>
     <w:rsid w:val="00FD4C97"/>
     <w:rsid w:val="00FD766B"/>
     <w:rsid w:val="00FD7ECC"/>
     <w:rsid w:val="00FE3142"/>
     <w:rsid w:val="00FF6B32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -10941,77 +8405,79 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F4CD5"/>
     <w:rsid w:val="000071DE"/>
+    <w:rsid w:val="001A056B"/>
     <w:rsid w:val="00204383"/>
     <w:rsid w:val="00282A17"/>
     <w:rsid w:val="002B5DA9"/>
     <w:rsid w:val="002E6F5F"/>
     <w:rsid w:val="002F0DC5"/>
     <w:rsid w:val="002F247A"/>
+    <w:rsid w:val="00311EF8"/>
     <w:rsid w:val="003A2E29"/>
     <w:rsid w:val="00403152"/>
     <w:rsid w:val="004E3A90"/>
     <w:rsid w:val="004E6858"/>
     <w:rsid w:val="004F5B15"/>
     <w:rsid w:val="0052027A"/>
     <w:rsid w:val="005A25FC"/>
     <w:rsid w:val="006D099C"/>
+    <w:rsid w:val="007954FE"/>
     <w:rsid w:val="00883758"/>
     <w:rsid w:val="008D0CC3"/>
     <w:rsid w:val="008F4CD5"/>
     <w:rsid w:val="0091128C"/>
     <w:rsid w:val="00A1221B"/>
     <w:rsid w:val="00A32A44"/>
-    <w:rsid w:val="00AD58E2"/>
     <w:rsid w:val="00B37D5E"/>
     <w:rsid w:val="00B44891"/>
     <w:rsid w:val="00B85E4B"/>
     <w:rsid w:val="00B86624"/>
+    <w:rsid w:val="00CD605C"/>
     <w:rsid w:val="00D350ED"/>
-    <w:rsid w:val="00D509A7"/>
     <w:rsid w:val="00DB79EE"/>
     <w:rsid w:val="00F91D47"/>
     <w:rsid w:val="00FD766B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -11763,67 +9229,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD8F5A0D-5BDA-4198-BD47-EDAEB2FC3A3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>918</Words>
-  <Characters>5233</Characters>
+  <Words>862</Words>
+  <Characters>4917</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pos #</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Brigham Young University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6139</CharactersWithSpaces>
+  <CharactersWithSpaces>5768</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pos #</dc:title>
   <dc:creator>Denise's Awesome Machine</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>