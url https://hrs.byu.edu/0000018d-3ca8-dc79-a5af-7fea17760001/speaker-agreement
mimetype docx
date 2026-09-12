--- v0 (2026-01-30)
+++ v1 (2026-09-12)
@@ -1,63 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6CB885AF" w14:textId="693C03E2" w:rsidR="00CD7941" w:rsidRDefault="00CD7941">
+    <w:p w14:paraId="6CB885AF" w14:textId="3ECDD4D9" w:rsidR="00CD7941" w:rsidRDefault="00CD7941">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00885831">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Speaker</w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agreement (this </w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
@@ -78,51 +77,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">between </w:t>
       </w:r>
       <w:r w:rsidR="00885831">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Speaker (defined below)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and Brigham Young University, a Utah nonprofit corporation and institution of higher education (</w:t>
+        <w:t>and Brigham Young University, a Utah nonprofit corporation and</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2741">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2741" w:rsidRPr="0074074D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>private postsecondary educational</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074074D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000204BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“BYU”</w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00864240">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BYU desires </w:t>
@@ -216,134 +239,131 @@
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221303">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE4A6A" w14:paraId="19E52E6C" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="678FAEB4" w14:textId="7FCCCAE3" w:rsidR="00FE4A6A" w:rsidRDefault="00FE4A6A" w:rsidP="00FE4A6A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E2E1B97" w14:textId="5B03A22E" w:rsidR="00FE4A6A" w:rsidRPr="0005637F" w:rsidRDefault="00FE4A6A" w:rsidP="00FE4A6A">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0088130D" w14:paraId="31022104" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="430B6478" w14:textId="346C23B2" w:rsidR="0088130D" w:rsidRDefault="0088130D" w:rsidP="00FE4A6A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="271A24CA" w14:textId="3451BA15" w:rsidR="0088130D" w:rsidRPr="0005637F" w:rsidRDefault="0088130D" w:rsidP="00B43943">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD7941" w:rsidRPr="0005637F" w14:paraId="3E4FC9A4" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F8C0A50" w14:textId="77777777" w:rsidR="00CD7941" w:rsidRDefault="00CD7941" w:rsidP="00C76778">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2783" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A747C6D" w14:textId="77777777" w:rsidR="00CD7941" w:rsidRPr="0005637F" w:rsidRDefault="00CD7941" w:rsidP="00C76778">
             <w:pPr>
               <w:rPr>
@@ -372,51 +392,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED0761C" w14:textId="77777777" w:rsidR="00CD7941" w:rsidRPr="0005637F" w:rsidRDefault="00CD7941" w:rsidP="00C76778">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE4A6A" w14:paraId="42930EDF" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AD742EC" w14:textId="54A3000B" w:rsidR="00FE4A6A" w:rsidRDefault="00FE4A6A" w:rsidP="00FE4A6A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F2F3F10" w14:textId="77777777" w:rsidR="00FE4A6A" w:rsidRPr="0005637F" w:rsidRDefault="00FE4A6A" w:rsidP="00B43943">
             <w:pPr>
@@ -446,177 +465,173 @@
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221303">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>BYU Primary Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005637F" w:rsidRPr="00C82789" w14:paraId="2989FF7D" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0488E2B7" w14:textId="05E9000A" w:rsidR="0005637F" w:rsidRDefault="00864240" w:rsidP="00641806">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126E38E9" w14:textId="77777777" w:rsidR="0005637F" w:rsidRPr="0005637F" w:rsidRDefault="0005637F" w:rsidP="00641806">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F65305" w:rsidRPr="00C82789" w14:paraId="50A42E9D" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498B4CBA" w14:textId="165B263C" w:rsidR="00F65305" w:rsidRDefault="00F65305" w:rsidP="00641806">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Campus Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="000B6812" w14:textId="77777777" w:rsidR="00F65305" w:rsidRPr="0005637F" w:rsidRDefault="00F65305" w:rsidP="00641806">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0088130D" w:rsidRPr="0005637F" w14:paraId="14DA6A83" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7875395B" w14:textId="56B32446" w:rsidR="0088130D" w:rsidRDefault="0088130D" w:rsidP="00641806">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F178873" w14:textId="77777777" w:rsidR="0088130D" w:rsidRPr="0005637F" w:rsidRDefault="0088130D" w:rsidP="00641806">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F65305" w:rsidRPr="00C82789" w14:paraId="0BA2B1A9" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3899A137" w14:textId="31836474" w:rsidR="00F65305" w:rsidRDefault="00F65305" w:rsidP="00641806">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2783" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75D87CE6" w14:textId="77777777" w:rsidR="00F65305" w:rsidRPr="0005637F" w:rsidRDefault="00F65305" w:rsidP="00641806">
             <w:pPr>
               <w:rPr>
@@ -680,401 +695,608 @@
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221303">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>The Speech</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD7941" w:rsidRPr="00C82789" w14:paraId="15E6C9B2" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="45F3C3F5" w14:textId="0972B27C" w:rsidR="00CD7941" w:rsidRPr="0005637F" w:rsidRDefault="00CD7941" w:rsidP="00CD7941">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69EBCB65" w14:textId="05771F2D" w:rsidR="00CD7941" w:rsidRPr="0005637F" w:rsidRDefault="00CD7941" w:rsidP="00641806">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD7941" w:rsidRPr="00C82789" w14:paraId="5D6BFFB6" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4C035036" w14:textId="59962EBE" w:rsidR="00CD7941" w:rsidRPr="0005637F" w:rsidRDefault="00CD7941" w:rsidP="00CD7941">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2783" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="191B26B1" w14:textId="77777777" w:rsidR="00CD7941" w:rsidRPr="0005637F" w:rsidRDefault="00CD7941" w:rsidP="00641806">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="41A811E4" w14:textId="64791654" w:rsidR="00CD7941" w:rsidRPr="0005637F" w:rsidRDefault="00CD7941" w:rsidP="00641806">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3628FC83" w14:textId="65B98473" w:rsidR="00CD7941" w:rsidRPr="0005637F" w:rsidRDefault="00CD7941" w:rsidP="00641806">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD7941" w:rsidRPr="00C82789" w14:paraId="6822ECF7" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4CD85426" w14:textId="1216477A" w:rsidR="00CD7941" w:rsidRDefault="00CD7941" w:rsidP="00CD7941">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="22210754" w14:textId="77777777" w:rsidR="00CD7941" w:rsidRPr="0005637F" w:rsidRDefault="00CD7941" w:rsidP="00641806">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD7941" w:rsidRPr="00C82789" w14:paraId="14E93510" w14:textId="77777777" w:rsidTr="00221303">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="56943BA9" w14:textId="4AEAF7FA" w:rsidR="00CD7941" w:rsidRDefault="00CD7941" w:rsidP="00CD7941">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0FC1B27E" w14:textId="77777777" w:rsidR="00CD7941" w:rsidRPr="0005637F" w:rsidRDefault="00CD7941" w:rsidP="00641806">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009817BA" w:rsidRPr="00C82789" w14:paraId="61576132" w14:textId="77777777" w:rsidTr="00221303">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10067" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08AC9EDE" w14:textId="4C3A97E7" w:rsidR="009817BA" w:rsidRPr="00221303" w:rsidRDefault="002C3E92" w:rsidP="00221303">
+          <w:p w14:paraId="08AC9EDE" w14:textId="6F104620" w:rsidR="009817BA" w:rsidRPr="00221303" w:rsidRDefault="002C3E92" w:rsidP="00221303">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221303">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Authorized Uses (initial the first box </w:t>
+              <w:t xml:space="preserve">Authorized Uses (initial </w:t>
+            </w:r>
+            <w:r w:rsidR="001D3D02">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">one of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221303">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the first </w:t>
+            </w:r>
+            <w:r w:rsidR="001D3D02">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">two </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221303">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>box</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3D02">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221303">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00221303">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">OR </w:t>
             </w:r>
             <w:r w:rsidRPr="00221303">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>any of (a) through (</w:t>
             </w:r>
-            <w:r w:rsidR="00935229">
+            <w:r w:rsidR="001D3D02">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>e</w:t>
+              <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00221303">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>) that apply)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C3E92" w:rsidRPr="00C82789" w14:paraId="4BD3022D" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6B539AE9" w14:textId="77777777" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Speaker’s Initials</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BEE48B9" w14:textId="03320F0C" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="720F30E0" w14:textId="503BE676" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="00641806">
+          <w:p w14:paraId="720F30E0" w14:textId="179A2F32" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="00641806">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>All Uses Authorized.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Record, reproduce, publish, display, broadcast, stream, adapt, and otherwise use the address without limitation or restriction via any means, format, or technology, whether presently existing or hereafter developed. This selection includes all rights granted in the alternative options below.</w:t>
+              <w:t xml:space="preserve"> Record, reproduce, publish, display, broadcast, stream, adapt, and otherwise use the address without limitation or restriction via any means, format, or technology, whether presently existing or hereafter developed. This selection includes all rights granted in the alternative </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060237">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">options </w:t>
+            </w:r>
+            <w:r w:rsidR="00783AF3" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(a) through (d)</w:t>
+            </w:r>
+            <w:r w:rsidR="00783AF3" w:rsidRPr="00060237">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060237">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>below</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1A99">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D3D02" w:rsidRPr="00C82789" w14:paraId="22C6866F" w14:textId="77777777" w:rsidTr="00C94C03">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="601F47EA" w14:textId="10774C85" w:rsidR="001D3D02" w:rsidRPr="003D580E" w:rsidRDefault="00D34279" w:rsidP="002C3E92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D580E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B16BFBD" w14:textId="2EF496E9" w:rsidR="00B37350" w:rsidRPr="0064590B" w:rsidRDefault="00D34279" w:rsidP="00641806">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Live</w:t>
+            </w:r>
+            <w:r w:rsidR="0064590B" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/In-Person Speech</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3980" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Only</w:t>
+            </w:r>
+            <w:r w:rsidR="0064590B" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0064590B" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3980" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="003B27CB" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o recording, transcription, publication</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3980" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, reproduction, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C94C03" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">broadcast, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3980" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>distribution, or display</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37350" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in any format.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37350">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C3E92" w:rsidRPr="00C82789" w14:paraId="114C7F63" w14:textId="77777777" w:rsidTr="002C3E92">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10067" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="779103D2" w14:textId="4ADBFCD0" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1091,270 +1313,243 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OR </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>****</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C3E92" w:rsidRPr="00C82789" w14:paraId="525F23C4" w14:textId="77777777" w:rsidTr="00522E95">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="64891D77" w14:textId="29F1C0AA" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3C463A" w14:textId="770CBAC7" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
+          <w:p w14:paraId="7B3C463A" w14:textId="6C6AC2A3" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(a) Live/Delayed Broadcast. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Broadcast the Speech on a live and/or delayed basis (</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i.e.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, within 24 hours) via any means of television, radio, wireless, and/or Internet</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DD1A99">
+              <w:t>, within 24 hours) via any means of televisi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060237">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>on, radio, wireless, and/or Internet</w:t>
+            </w:r>
+            <w:r w:rsidR="0034078E" w:rsidRPr="00060237">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0034078E" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>as well as on-ca</w:t>
+            </w:r>
+            <w:r w:rsidR="003D580E" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="0034078E" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pus </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0034078E" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>closed-circuit</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0034078E" w:rsidRPr="0074074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> channels</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074074D">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...90 lines deleted...]
-              <w:t xml:space="preserve"> campus IPTV).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C3E92" w:rsidRPr="00C82789" w14:paraId="5CDE52BE" w14:textId="77777777" w:rsidTr="00522E95">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3503943C" w14:textId="430F2B5F" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="655A8648" w14:textId="3B39486A" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
+          <w:p w14:paraId="655A8648" w14:textId="124438D7" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(c) Rebroadcast/ On-Demand. </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3D02">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1A99">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) Rebroadcast/ On-Demand. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rebroadcast and distribute the Speech in perpetuity via</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> any means, format, or technology, </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>whether presently existing or hereafter developed</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
@@ -1392,154 +1587,195 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">or social </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>media platforms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C3E92" w:rsidRPr="00C82789" w14:paraId="3FC1C275" w14:textId="77777777" w:rsidTr="00522E95">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="346C6A8B" w14:textId="37FFB74D" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4031C2" w14:textId="68B85B39" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
+          <w:p w14:paraId="3E4031C2" w14:textId="0291679D" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(d) Print. </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3D02">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="008D2E89">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1A99">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Print. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Publish and distribute a transcribed version of the Speech (or any part or edit thereof) in appropriate campus publications, via any means, format, or technology, whether presently existing or hereafter developed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C3E92" w:rsidRPr="00C82789" w14:paraId="3346B20E" w14:textId="77777777" w:rsidTr="00522E95">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="67AD2359" w14:textId="6827CC01" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78320DC2" w14:textId="56489502" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
+          <w:p w14:paraId="78320DC2" w14:textId="5432A6E1" w:rsidR="002C3E92" w:rsidRPr="00DD1A99" w:rsidRDefault="002C3E92" w:rsidP="002C3E92">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(e) Campus Use.</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3D02">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1A99">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) Campus Use.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Archive and make copies of the </w:t>
             </w:r>
             <w:r w:rsidR="00DD1A99" w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Speech</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:bCs/>
@@ -1549,130 +1785,154 @@
               <w:t>educational purposes—namely, for</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> reproducing, p</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD1A99">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>erforming, distributing, or displaying the address in a classroom, library, or other academic purpose.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34315CF5" w14:textId="7642462D" w:rsidR="002C3E92" w:rsidRPr="008B55AD" w:rsidRDefault="00885831" w:rsidP="00221303">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>The Speech</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002C3E92" w:rsidRPr="00E5569E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002C3E92" w:rsidRPr="00221303">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Speaker shall provide to BYU the Speech as described in Section 1.3 in accordance with the terms and conditions of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF4987F" w14:textId="2C43FD13" w:rsidR="002C3E92" w:rsidRPr="002C3E92" w:rsidRDefault="002C3E92" w:rsidP="00CA4103">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Fee and Payment</w:t>
       </w:r>
       <w:r w:rsidR="008B7D96">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00885831">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00885831">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>As consideration for the Speech, BYU shall issue payment of the Fee set forth in Section 1.3, within thirty days after Speaker’s presentation of an acceptable invoice to BYU. Speaker’s invoice must be addressed to BYU’s Primary Contact (see above) and include (a) the BYU purchase order number assigned to this Agreement; and (b) Speaker’s address for payment purposes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59791ADF" w14:textId="4EF38979" w:rsidR="00052F6B" w:rsidRPr="00052F6B" w:rsidRDefault="00A97643" w:rsidP="00221303">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Inspection</w:t>
       </w:r>
       <w:r w:rsidR="00CF5AAF">
         <w:t xml:space="preserve"> and Acceptance of the </w:t>
       </w:r>
       <w:r w:rsidR="00052F6B">
         <w:t>Speech</w:t>
       </w:r>
       <w:r w:rsidR="00E00853" w:rsidRPr="00E5569E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00052F6B" w:rsidRPr="00221303">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Speaker generally has sole responsibility to direct and control performance of the Speech, and performance of the Speech is dependent upon </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD1A99">
+        <w:t>Speaker generally has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00052F6B" w:rsidRPr="00221303">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Speaker’s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00052F6B" w:rsidRPr="00221303">
+        <w:t xml:space="preserve"> sole responsibility to direct and control performance of the Speech, and performance of the Speech is dependent upon </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1A99">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Speaker’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00052F6B" w:rsidRPr="00221303">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> unique and specialized skills. However, the Speech must meet the final approval of BYU, and upon BYU’s reasonable request, the Speech is subject to BYU’s general right of inspection prior to the Speech.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796B4D2D" w14:textId="4DAC72FC" w:rsidR="00130037" w:rsidRPr="00054622" w:rsidRDefault="00130037" w:rsidP="00221303">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Relationship of the Parties</w:t>
+        <w:t>Relationship</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the Parties</w:t>
       </w:r>
       <w:r w:rsidR="003E1902" w:rsidRPr="00025C00">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003E1902" w:rsidRPr="00221303">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The parties are independent contractors and nothing in this Agreement may be deemed to establish a joint venture, partnership, agency, or employment relationship between the parties. Neither party has the right or authority to assume or create any obligation or responsibility on behalf of the other. </w:t>
       </w:r>
       <w:r w:rsidR="00C47E1C" w:rsidRPr="00221303">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="003E1902" w:rsidRPr="00221303">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1756,56 +2016,57 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="a493237"/>
       <w:r w:rsidRPr="004711EA">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Except as provided herein, Speaker retains ownership of all copyrights in the Speech and any of Speaker’s pre-existing materials incorporated into the Speech, as well as Speaker’s name, image, likeness, and other recognizable aspects of Speaker’s persona (collectively, the </w:t>
       </w:r>
       <w:r w:rsidRPr="004711EA">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>“Intellectual Property”</w:t>
       </w:r>
       <w:r w:rsidRPr="004711EA">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5C016239" w14:textId="401DE882" w:rsidR="006104AD" w:rsidRPr="00A46CFC" w:rsidRDefault="00052F6B" w:rsidP="00221303">
+    <w:p w14:paraId="5C016239" w14:textId="2B1C2C6F" w:rsidR="006104AD" w:rsidRPr="009B7C75" w:rsidRDefault="00052F6B" w:rsidP="00221303">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46CFC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Speaker grants BYU a perpetual, worldwide, fully paid-up, license to use and sublicense the Speech and the Intellectual Property for the Authorized Uses set forth in Section 1.4</w:t>
       </w:r>
       <w:r w:rsidR="00A46CFC" w:rsidRPr="00A46CFC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and any use </w:t>
       </w:r>
       <w:r w:rsidR="00A46CFC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">reasonably </w:t>
       </w:r>
       <w:r w:rsidR="00A46CFC" w:rsidRPr="00A46CFC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>necessary to effectuate th</w:t>
@@ -1877,62 +2138,129 @@
         <w:t>, publish, transmit, distribute, reproduce</w:t>
       </w:r>
       <w:r w:rsidR="006D0342">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>, and make derivatives of</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46CFC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Speech </w:t>
       </w:r>
       <w:r w:rsidR="00A46CFC" w:rsidRPr="00A46CFC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">and translate it into any language, any of the foregoing solely </w:t>
       </w:r>
       <w:r w:rsidRPr="00A46CFC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>in connection with the Authorized Uses.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3FB1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3FB1" w:rsidRPr="00060237">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="008E36D4" w:rsidRPr="00060237">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no Authorized Uses are initialed </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED04BC" w:rsidRPr="00060237">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by Speaker </w:t>
+      </w:r>
+      <w:r w:rsidR="008E36D4" w:rsidRPr="00060237">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Section 1.4, the parties agree that </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7C75" w:rsidRPr="00060237">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>BYU shall enjoy the</w:t>
+      </w:r>
+      <w:r w:rsidR="008E36D4" w:rsidRPr="00060237">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED04BC" w:rsidRPr="00060237">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>broadest authorized use</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7C75" w:rsidRPr="00060237">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the Speech (i.e. “All Uses Authorized”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07806F6E" w14:textId="0FFAB6FC" w:rsidR="008E0794" w:rsidRDefault="00052F6B" w:rsidP="00221303">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="a738376"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00052F6B">
-        <w:t>Speaker shall not have the right to use or license BYU’s trademarks, service marks, trade names, logos, symbols, or brand names, except with BYU’s prior written authorization.</w:t>
+        <w:t>Speaker</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00052F6B">
+        <w:t xml:space="preserve"> shall not have the right to use or license BYU’s trademarks, service marks, trade names, logos, symbols, or brand names, except with BYU’s prior written authorization.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="3D61F8D9" w14:textId="4EB3DD38" w:rsidR="00B6222A" w:rsidRPr="00052F6B" w:rsidRDefault="004C6609" w:rsidP="00221303">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">BYU </w:t>
       </w:r>
       <w:r w:rsidR="00CB3ACD">
         <w:t>Standards</w:t>
       </w:r>
       <w:r w:rsidR="008668FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and Policies</w:t>
       </w:r>
       <w:r w:rsidR="00CB3ACD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007B003B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2114,58 +2442,66 @@
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="0064296C">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A02E8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that is not neat </w:t>
       </w:r>
       <w:r w:rsidR="00C01353">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="008A02E8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> clean</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008A02E8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>clean</w:t>
       </w:r>
       <w:r w:rsidR="00FF1CA3" w:rsidRPr="00FF1CA3">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="08A4D849" w14:textId="22360225" w:rsidR="002E75CF" w:rsidRPr="00221303" w:rsidRDefault="00221303" w:rsidP="00DD0CED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00221303">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use or display expressions or materials that are vulgar, profane, pornographic, unchaste, racist, unduly disrespectful to others, dishonest, obnoxious, or otherwise indecent;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B7498F" w14:textId="616232F7" w:rsidR="00221303" w:rsidRPr="004711EA" w:rsidRDefault="00221303" w:rsidP="00DD0CED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2389,60 +2725,60 @@
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Speaker</w:t>
       </w:r>
       <w:r w:rsidR="00197BA0" w:rsidRPr="00AA25D4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall indemnify, hold harmless, and defend BYU, its officers, employees, volunteers, and agents (the</w:t>
       </w:r>
       <w:r w:rsidR="00197BA0" w:rsidRPr="00AA25D4">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Indemnified Parties”</w:t>
       </w:r>
       <w:r w:rsidR="00197BA0" w:rsidRPr="00AA25D4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">) from and against any and all claims, causes of action, liabilities, obligations, losses, damages (including punitive damages), settlement payments, costs and expenses (including reasonable attorney’s fees), interest, awards, judgments, diminution in value, fines, fees, penalties, or other </w:t>
+        <w:t xml:space="preserve">) from and against any and all claims, causes of action, liabilities, </w:t>
       </w:r>
       <w:r w:rsidR="00197BA0" w:rsidRPr="00AA25D4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">charges arising out of or relating to </w:t>
+        <w:t xml:space="preserve">obligations, losses, damages (including punitive damages), settlement payments, costs and expenses (including reasonable attorney’s fees), interest, awards, judgments, diminution in value, fines, fees, penalties, or other charges arising out of or relating to </w:t>
       </w:r>
       <w:r w:rsidR="00AA25D4" w:rsidRPr="00AA25D4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>any breach of this Agreement or any act or omission o</w:t>
       </w:r>
       <w:r w:rsidR="00B6763F">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00AA25D4" w:rsidRPr="00AA25D4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Speaker in connection with </w:t>
       </w:r>
@@ -2621,208 +2957,208 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1A99">
         <w:t>Entire Agreement.</w:t>
       </w:r>
       <w:r w:rsidRPr="00221303">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00025C00" w:rsidRPr="00221303">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>This Agreement constitutes the final and exclusive agreement between the parties on the matters contained in this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B95E455" w14:textId="26974E65" w:rsidR="00565E7B" w:rsidRDefault="007B1C03" w:rsidP="00565E7B">
+    <w:p w14:paraId="3B95E455" w14:textId="7D23B52C" w:rsidR="00565E7B" w:rsidRDefault="007B1C03" w:rsidP="00565E7B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The parties have caused this Agreement to be duly signed as of the </w:t>
       </w:r>
-      <w:r w:rsidR="00951F92">
-[...3 lines deleted...]
-        <w:t>E</w:t>
+      <w:r w:rsidR="00C72C0F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>last d</w:t>
       </w:r>
       <w:r w:rsidR="00221570">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ffective </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>ate</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72C0F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicated below</w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679DCF89" w14:textId="77777777" w:rsidR="00CB3020" w:rsidRPr="000204BA" w:rsidRDefault="00CB3020" w:rsidP="007B1C03">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44C7D62B" w14:textId="77777777" w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidRDefault="007B1C03" w:rsidP="007B1C03">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidSect="00152835">
-          <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C7012D" w14:textId="50A6A209" w:rsidR="005733DA" w:rsidRPr="00CB3020" w:rsidRDefault="00221303" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="76C7012D" w14:textId="50A6A209" w:rsidR="005733DA" w:rsidRPr="00CB3020" w:rsidRDefault="00221303" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Speaker</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6195F1D6" w14:textId="77777777" w:rsidR="00565E7B" w:rsidRDefault="00565E7B" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="6195F1D6" w14:textId="77777777" w:rsidR="00565E7B" w:rsidRDefault="00565E7B" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ACB6471" w14:textId="72B42088" w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidRDefault="007B1C03" w:rsidP="007B1C03">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1ACB6471" w14:textId="72B42088" w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidRDefault="007B1C03" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>By:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB3020">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4413F3EC" w14:textId="4C818DA2" w:rsidR="00EA620C" w:rsidRPr="000204BA" w:rsidRDefault="00EA620C" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="4413F3EC" w14:textId="4C818DA2" w:rsidR="00EA620C" w:rsidRPr="000204BA" w:rsidRDefault="00EA620C" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21236515" w14:textId="388F648B" w:rsidR="00EA620C" w:rsidRPr="000204BA" w:rsidRDefault="00EA620C" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="21236515" w14:textId="388F648B" w:rsidR="00EA620C" w:rsidRPr="000204BA" w:rsidRDefault="00EA620C" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2833,59 +3169,61 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB3020">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE65A2A" w14:textId="4B10AAF8" w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidRDefault="007B1C03" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="2AE65A2A" w14:textId="4B10AAF8" w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidRDefault="007B1C03" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A4C10A" w14:textId="77777777" w:rsidR="00221303" w:rsidRDefault="00EA620C" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="43A4C10A" w14:textId="77777777" w:rsidR="00221303" w:rsidRDefault="00EA620C" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2896,60 +3234,62 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB3020">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC5B8BE" w14:textId="77777777" w:rsidR="00221303" w:rsidRDefault="00221303" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="4DC5B8BE" w14:textId="77777777" w:rsidR="00221303" w:rsidRDefault="00221303" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5366A191" w14:textId="4C000542" w:rsidR="00221303" w:rsidRDefault="00221303" w:rsidP="00221303">
-      <w:pPr>
+    <w:p w14:paraId="5366A191" w14:textId="4C000542" w:rsidR="00221303" w:rsidRDefault="00221303" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
@@ -2966,149 +3306,156 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29709E31" w14:textId="6BD9D8CF" w:rsidR="007B1C03" w:rsidRPr="00CB3020" w:rsidRDefault="007B1C03" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="29709E31" w14:textId="6BD9D8CF" w:rsidR="007B1C03" w:rsidRPr="00CB3020" w:rsidRDefault="007B1C03" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidR="00CB4331" w:rsidRPr="000204BA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Brigham Young University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F75005" w14:textId="77777777" w:rsidR="00565E7B" w:rsidRDefault="00565E7B" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="49F75005" w14:textId="77777777" w:rsidR="00565E7B" w:rsidRDefault="00565E7B" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AD3DF33" w14:textId="546BB341" w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidRDefault="007B1C03" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="6AD3DF33" w14:textId="546BB341" w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidRDefault="007B1C03" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>By:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB3020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2685A3" w14:textId="5E1B5F30" w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidRDefault="007B1C03" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="5D2685A3" w14:textId="5E1B5F30" w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidRDefault="007B1C03" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B1FAEF2" w14:textId="42C8A532" w:rsidR="00EA620C" w:rsidRPr="000204BA" w:rsidRDefault="00EA620C" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="5B1FAEF2" w14:textId="42C8A532" w:rsidR="00EA620C" w:rsidRPr="000204BA" w:rsidRDefault="00EA620C" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3119,59 +3466,61 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB3020">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518A009D" w14:textId="72C805C7" w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidRDefault="007B1C03" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="518A009D" w14:textId="72C805C7" w:rsidR="007B1C03" w:rsidRPr="000204BA" w:rsidRDefault="007B1C03" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09B0E46F" w14:textId="77777777" w:rsidR="007B1C03" w:rsidRDefault="00EA620C" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="09B0E46F" w14:textId="77777777" w:rsidR="007B1C03" w:rsidRDefault="00EA620C" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3182,60 +3531,62 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB3020">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0248745D" w14:textId="77777777" w:rsidR="00221303" w:rsidRDefault="00221303" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="0248745D" w14:textId="77777777" w:rsidR="00221303" w:rsidRDefault="00221303" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="489CD967" w14:textId="2595CB90" w:rsidR="00221303" w:rsidRPr="00565E7B" w:rsidRDefault="00221303" w:rsidP="007B1C03">
-      <w:pPr>
+    <w:p w14:paraId="489CD967" w14:textId="479114E1" w:rsidR="00221303" w:rsidRPr="00565E7B" w:rsidRDefault="00221303" w:rsidP="00BF6C34">
+      <w:pPr>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:sectPr w:rsidR="00221303" w:rsidRPr="00565E7B" w:rsidSect="00152835">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -3252,179 +3603,184 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000204BA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00885831">
+      <w:r w:rsidR="002439FB">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B2DD80" w14:textId="39E52C33" w:rsidR="002A4825" w:rsidRDefault="002A4825" w:rsidP="00885831">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="59B2DD80" w14:textId="39E52C33" w:rsidR="002A4825" w:rsidRPr="00BF6C34" w:rsidRDefault="002A4825" w:rsidP="002439FB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002A4825" w:rsidSect="00152835">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="002A4825" w:rsidRPr="00BF6C34" w:rsidSect="00152835">
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3742673C" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F">
+    <w:p w14:paraId="6491E949" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097F4AE2" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F"/>
+    <w:p w14:paraId="4CAF8A1C" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07D0B5D5" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F">
+    <w:p w14:paraId="3A9F9313" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDC5729" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F"/>
+    <w:p w14:paraId="16DA20CA" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="551D8381" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F"/>
-    <w:p w14:paraId="684ADB5B" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F"/>
+    <w:p w14:paraId="34B0EAC7" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6"/>
+    <w:p w14:paraId="022B9F60" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1438054097"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4417D322" w14:textId="77777777" w:rsidR="007B1C03" w:rsidRDefault="007B1C03" w:rsidP="00A70D6C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -3500,50 +3856,55 @@
     <w:r w:rsidRPr="00B54F6D">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
       <w:r>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-595947938"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="08BE6A7A" w14:textId="77777777" w:rsidR="007B1C03" w:rsidRDefault="00C812D2" w:rsidP="00A70D6C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -3578,112 +3939,102 @@
     </w:r>
     <w:r w:rsidRPr="00B54F6D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00B54F6D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00B54F6D">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
       <w:r>
         <w:t>9</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48423931" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F">
+    <w:p w14:paraId="6BAB4BC8" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F98F960" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F"/>
+    <w:p w14:paraId="258734CA" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1048204F" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F">
+    <w:p w14:paraId="711F9ED4" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0C2F7F" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F"/>
+    <w:p w14:paraId="651D2E5D" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="529F4171" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F"/>
-    <w:p w14:paraId="429E74E0" w14:textId="77777777" w:rsidR="0069234F" w:rsidRDefault="0069234F"/>
+    <w:p w14:paraId="30FC131F" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6"/>
+    <w:p w14:paraId="5176661A" w14:textId="77777777" w:rsidR="007D62D6" w:rsidRDefault="007D62D6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D02FDB2" w14:textId="77777777" w:rsidR="00D3591B" w:rsidRDefault="00D3591B">
+  <w:p w14:paraId="4C3924C1" w14:textId="77777777" w:rsidR="002A4825" w:rsidRPr="00E5569E" w:rsidRDefault="002A4825" w:rsidP="00E5569E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C3924C1" w14:textId="77777777" w:rsidR="002A4825" w:rsidRPr="00E5569E" w:rsidRDefault="002A4825" w:rsidP="00E5569E">
-[...12 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17C1956A" w14:textId="2E65B0CF" w:rsidR="00024551" w:rsidRDefault="000204BA" w:rsidP="00024551">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="788DCE35" wp14:editId="454DE532">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="788DCE35" wp14:editId="454DE532">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5269167</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-86995</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1179830" cy="752475"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="4883" y="2552"/>
               <wp:lineTo x="4883" y="8020"/>
               <wp:lineTo x="6045" y="9114"/>
               <wp:lineTo x="10695" y="9114"/>
               <wp:lineTo x="2093" y="10937"/>
               <wp:lineTo x="1860" y="13124"/>
               <wp:lineTo x="5115" y="14947"/>
               <wp:lineTo x="5115" y="17134"/>
               <wp:lineTo x="15811" y="17134"/>
               <wp:lineTo x="16276" y="14947"/>
               <wp:lineTo x="19531" y="13124"/>
               <wp:lineTo x="19066" y="10937"/>
               <wp:lineTo x="10695" y="9114"/>
               <wp:lineTo x="14183" y="9114"/>
@@ -3740,109 +4091,118 @@
   <w:p w14:paraId="642416E1" w14:textId="189BCD3D" w:rsidR="00CB3020" w:rsidRDefault="00CD7941" w:rsidP="00024551">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Speaker</w:t>
     </w:r>
     <w:r w:rsidR="00CB3020">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> Agreement</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7C5FEAF2" w14:textId="0E8C9607" w:rsidR="009320DA" w:rsidRPr="00565E7B" w:rsidRDefault="00CB3020">
+  <w:p w14:paraId="7C5FEAF2" w14:textId="208C481B" w:rsidR="009320DA" w:rsidRPr="00565E7B" w:rsidRDefault="00CB3020">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">(Updated: </w:t>
     </w:r>
     <w:r w:rsidR="00D3591B">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>2025-06-1</w:t>
+      <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00943FA9">
+    <w:r w:rsidR="001A2741">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>6-0</w:t>
+    </w:r>
+    <w:r w:rsidR="0074074D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>3-09</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="217F1E54" w14:textId="77777777" w:rsidR="005352C3" w:rsidRPr="009320DA" w:rsidRDefault="005352C3">
     <w:pPr>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="120A2BEF" w14:textId="77777777" w:rsidR="002A4825" w:rsidRPr="00E5569E" w:rsidRDefault="002A4825" w:rsidP="00E5569E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02193853"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="14567CEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
@@ -5879,445 +6239,484 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="714307933">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1065227793">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1266379741">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="809246077">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1255162784">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="343939018">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="166"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B1C03"/>
     <w:rsid w:val="00003598"/>
     <w:rsid w:val="0000499C"/>
+    <w:rsid w:val="000125CC"/>
     <w:rsid w:val="00013BFD"/>
     <w:rsid w:val="00015EE6"/>
     <w:rsid w:val="000204BA"/>
     <w:rsid w:val="00021668"/>
     <w:rsid w:val="00024551"/>
     <w:rsid w:val="00025C00"/>
     <w:rsid w:val="00030B53"/>
     <w:rsid w:val="000321BC"/>
     <w:rsid w:val="00050CA3"/>
     <w:rsid w:val="00051F58"/>
     <w:rsid w:val="00052F6B"/>
     <w:rsid w:val="00054622"/>
     <w:rsid w:val="0005637F"/>
+    <w:rsid w:val="00060237"/>
     <w:rsid w:val="000672D3"/>
     <w:rsid w:val="000876C5"/>
     <w:rsid w:val="00090D79"/>
     <w:rsid w:val="000A15EC"/>
     <w:rsid w:val="000B237E"/>
     <w:rsid w:val="000B5752"/>
     <w:rsid w:val="000E2A53"/>
     <w:rsid w:val="000E5E04"/>
     <w:rsid w:val="000F4F2F"/>
     <w:rsid w:val="000F5A9B"/>
     <w:rsid w:val="001073DE"/>
     <w:rsid w:val="00120E80"/>
     <w:rsid w:val="0012518D"/>
     <w:rsid w:val="00130037"/>
     <w:rsid w:val="001311A1"/>
     <w:rsid w:val="00137EBA"/>
     <w:rsid w:val="00152835"/>
     <w:rsid w:val="00180D83"/>
     <w:rsid w:val="00186BE1"/>
     <w:rsid w:val="00191C22"/>
     <w:rsid w:val="001949F7"/>
     <w:rsid w:val="00197522"/>
     <w:rsid w:val="00197641"/>
     <w:rsid w:val="00197BA0"/>
+    <w:rsid w:val="001A2741"/>
     <w:rsid w:val="001A5FD7"/>
+    <w:rsid w:val="001D3D02"/>
     <w:rsid w:val="001E3298"/>
     <w:rsid w:val="001E7883"/>
     <w:rsid w:val="001F280A"/>
     <w:rsid w:val="001F515A"/>
     <w:rsid w:val="001F5200"/>
     <w:rsid w:val="002050A7"/>
     <w:rsid w:val="00205CF0"/>
     <w:rsid w:val="00212CC9"/>
     <w:rsid w:val="00212EE1"/>
     <w:rsid w:val="00221303"/>
     <w:rsid w:val="00221570"/>
     <w:rsid w:val="0022198B"/>
     <w:rsid w:val="00232AB7"/>
+    <w:rsid w:val="002368FB"/>
     <w:rsid w:val="00240C1F"/>
     <w:rsid w:val="00241DBA"/>
+    <w:rsid w:val="002439FB"/>
     <w:rsid w:val="0025135E"/>
     <w:rsid w:val="002537F5"/>
     <w:rsid w:val="00264CF1"/>
     <w:rsid w:val="002740CE"/>
     <w:rsid w:val="00276E46"/>
     <w:rsid w:val="00280366"/>
     <w:rsid w:val="00280BD2"/>
     <w:rsid w:val="00282E4F"/>
     <w:rsid w:val="002926FC"/>
     <w:rsid w:val="00292F1D"/>
     <w:rsid w:val="00294AFF"/>
     <w:rsid w:val="002A3181"/>
     <w:rsid w:val="002A4249"/>
     <w:rsid w:val="002A4825"/>
     <w:rsid w:val="002A49A8"/>
     <w:rsid w:val="002C0B0B"/>
     <w:rsid w:val="002C13F3"/>
     <w:rsid w:val="002C3E92"/>
     <w:rsid w:val="002D1115"/>
+    <w:rsid w:val="002D5860"/>
     <w:rsid w:val="002D6FED"/>
     <w:rsid w:val="002D7183"/>
     <w:rsid w:val="002E75CF"/>
     <w:rsid w:val="003079A6"/>
     <w:rsid w:val="00313A95"/>
     <w:rsid w:val="00314DEE"/>
     <w:rsid w:val="0031756B"/>
     <w:rsid w:val="00320DCF"/>
     <w:rsid w:val="00325C8E"/>
     <w:rsid w:val="0033328F"/>
     <w:rsid w:val="00335DD3"/>
+    <w:rsid w:val="0034078E"/>
     <w:rsid w:val="003554C8"/>
     <w:rsid w:val="00363859"/>
     <w:rsid w:val="0036786C"/>
     <w:rsid w:val="00370836"/>
     <w:rsid w:val="00370F17"/>
     <w:rsid w:val="00383AC2"/>
+    <w:rsid w:val="003A378A"/>
+    <w:rsid w:val="003B27CB"/>
     <w:rsid w:val="003B4C73"/>
+    <w:rsid w:val="003C61A7"/>
     <w:rsid w:val="003D455E"/>
+    <w:rsid w:val="003D580E"/>
     <w:rsid w:val="003E1902"/>
     <w:rsid w:val="003E6547"/>
+    <w:rsid w:val="003F0134"/>
     <w:rsid w:val="003F3E0A"/>
     <w:rsid w:val="003F624B"/>
     <w:rsid w:val="004027D3"/>
     <w:rsid w:val="0040327E"/>
     <w:rsid w:val="00406282"/>
     <w:rsid w:val="00410141"/>
     <w:rsid w:val="0041061A"/>
     <w:rsid w:val="00414770"/>
     <w:rsid w:val="00421231"/>
     <w:rsid w:val="0043151C"/>
     <w:rsid w:val="00436D4B"/>
     <w:rsid w:val="004411D1"/>
     <w:rsid w:val="00452452"/>
     <w:rsid w:val="00454962"/>
     <w:rsid w:val="00467764"/>
     <w:rsid w:val="004711EA"/>
+    <w:rsid w:val="00471A88"/>
+    <w:rsid w:val="00484D0F"/>
+    <w:rsid w:val="004B7351"/>
     <w:rsid w:val="004B7643"/>
     <w:rsid w:val="004C305D"/>
     <w:rsid w:val="004C6596"/>
     <w:rsid w:val="004C6609"/>
     <w:rsid w:val="004C6A16"/>
     <w:rsid w:val="004D5E08"/>
     <w:rsid w:val="004E3CAD"/>
     <w:rsid w:val="004F45CF"/>
     <w:rsid w:val="0050477A"/>
     <w:rsid w:val="00516A4F"/>
     <w:rsid w:val="005352C3"/>
     <w:rsid w:val="00536D7A"/>
+    <w:rsid w:val="005543B2"/>
     <w:rsid w:val="005553C6"/>
     <w:rsid w:val="00561A4C"/>
     <w:rsid w:val="00565E7B"/>
     <w:rsid w:val="005664B5"/>
     <w:rsid w:val="00571B64"/>
     <w:rsid w:val="005728FC"/>
     <w:rsid w:val="005733DA"/>
     <w:rsid w:val="00574C1B"/>
     <w:rsid w:val="00592FF1"/>
     <w:rsid w:val="005937F6"/>
     <w:rsid w:val="00595528"/>
     <w:rsid w:val="005A6F70"/>
+    <w:rsid w:val="005C3FB1"/>
     <w:rsid w:val="005D75CC"/>
     <w:rsid w:val="005E0E54"/>
     <w:rsid w:val="006046FC"/>
     <w:rsid w:val="006104AD"/>
     <w:rsid w:val="00617B7A"/>
     <w:rsid w:val="00625B89"/>
     <w:rsid w:val="0064296C"/>
     <w:rsid w:val="00644A17"/>
+    <w:rsid w:val="0064590B"/>
     <w:rsid w:val="006461FC"/>
     <w:rsid w:val="00647957"/>
     <w:rsid w:val="006604C3"/>
     <w:rsid w:val="0066594D"/>
     <w:rsid w:val="006662F3"/>
     <w:rsid w:val="00686B49"/>
     <w:rsid w:val="0069234F"/>
     <w:rsid w:val="006976D3"/>
     <w:rsid w:val="006A42AF"/>
     <w:rsid w:val="006A4C2A"/>
     <w:rsid w:val="006B0F90"/>
     <w:rsid w:val="006B223E"/>
     <w:rsid w:val="006B2ADF"/>
     <w:rsid w:val="006D0342"/>
+    <w:rsid w:val="006D3523"/>
     <w:rsid w:val="006E2796"/>
     <w:rsid w:val="006E2A48"/>
     <w:rsid w:val="006F1A5B"/>
     <w:rsid w:val="00702D4A"/>
     <w:rsid w:val="00703C66"/>
     <w:rsid w:val="007066CF"/>
     <w:rsid w:val="00722987"/>
     <w:rsid w:val="00723018"/>
     <w:rsid w:val="00731662"/>
+    <w:rsid w:val="0074074D"/>
     <w:rsid w:val="00765ECD"/>
+    <w:rsid w:val="00783AF3"/>
     <w:rsid w:val="007A54E5"/>
     <w:rsid w:val="007B003B"/>
     <w:rsid w:val="007B1640"/>
     <w:rsid w:val="007B1C03"/>
     <w:rsid w:val="007B68F6"/>
     <w:rsid w:val="007B779B"/>
     <w:rsid w:val="007C3496"/>
     <w:rsid w:val="007C4CB5"/>
     <w:rsid w:val="007D0036"/>
+    <w:rsid w:val="007D62D6"/>
     <w:rsid w:val="007E4B13"/>
     <w:rsid w:val="007E6830"/>
     <w:rsid w:val="007F0C22"/>
     <w:rsid w:val="007F449A"/>
     <w:rsid w:val="00800BA6"/>
     <w:rsid w:val="008023BF"/>
     <w:rsid w:val="00803E7C"/>
     <w:rsid w:val="00814DBC"/>
     <w:rsid w:val="00820D76"/>
     <w:rsid w:val="00824579"/>
     <w:rsid w:val="0083183A"/>
     <w:rsid w:val="00831D12"/>
     <w:rsid w:val="008320DC"/>
     <w:rsid w:val="008323D7"/>
     <w:rsid w:val="00832582"/>
     <w:rsid w:val="0086377A"/>
     <w:rsid w:val="00864240"/>
     <w:rsid w:val="00865F41"/>
     <w:rsid w:val="008668FD"/>
     <w:rsid w:val="00870821"/>
     <w:rsid w:val="0087766D"/>
     <w:rsid w:val="0088130D"/>
     <w:rsid w:val="00882A48"/>
     <w:rsid w:val="00885831"/>
     <w:rsid w:val="008A02E8"/>
     <w:rsid w:val="008A6C82"/>
     <w:rsid w:val="008B1E5C"/>
     <w:rsid w:val="008B380A"/>
     <w:rsid w:val="008B55AD"/>
     <w:rsid w:val="008B7D96"/>
     <w:rsid w:val="008C4CC5"/>
+    <w:rsid w:val="008D2E89"/>
     <w:rsid w:val="008D5ED2"/>
     <w:rsid w:val="008E0794"/>
+    <w:rsid w:val="008E36D4"/>
     <w:rsid w:val="008E401B"/>
     <w:rsid w:val="008E77BC"/>
+    <w:rsid w:val="009050AE"/>
     <w:rsid w:val="00906F87"/>
     <w:rsid w:val="00914E76"/>
     <w:rsid w:val="00920268"/>
     <w:rsid w:val="00924618"/>
     <w:rsid w:val="009320DA"/>
     <w:rsid w:val="00935229"/>
     <w:rsid w:val="00941193"/>
     <w:rsid w:val="00943FA9"/>
     <w:rsid w:val="00951F92"/>
     <w:rsid w:val="009571AB"/>
     <w:rsid w:val="00961101"/>
     <w:rsid w:val="009626FC"/>
     <w:rsid w:val="009674BF"/>
     <w:rsid w:val="00970466"/>
     <w:rsid w:val="009713BC"/>
     <w:rsid w:val="00972AE0"/>
     <w:rsid w:val="0097416A"/>
     <w:rsid w:val="009817BA"/>
     <w:rsid w:val="00986130"/>
     <w:rsid w:val="009A7EE4"/>
     <w:rsid w:val="009B46E4"/>
     <w:rsid w:val="009B7BA9"/>
+    <w:rsid w:val="009B7C75"/>
     <w:rsid w:val="009C1A80"/>
     <w:rsid w:val="009D4416"/>
     <w:rsid w:val="009D70CF"/>
     <w:rsid w:val="009F4CE4"/>
     <w:rsid w:val="009F74DF"/>
     <w:rsid w:val="00A12F3C"/>
     <w:rsid w:val="00A208AB"/>
     <w:rsid w:val="00A24801"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A459F1"/>
     <w:rsid w:val="00A46CFC"/>
     <w:rsid w:val="00A51C12"/>
     <w:rsid w:val="00A546C9"/>
     <w:rsid w:val="00A56586"/>
     <w:rsid w:val="00A604A8"/>
+    <w:rsid w:val="00A606BF"/>
+    <w:rsid w:val="00A66E9B"/>
     <w:rsid w:val="00A717BF"/>
     <w:rsid w:val="00A84B25"/>
     <w:rsid w:val="00A87B8C"/>
     <w:rsid w:val="00A947A0"/>
     <w:rsid w:val="00A95A46"/>
     <w:rsid w:val="00A96CED"/>
     <w:rsid w:val="00A97643"/>
     <w:rsid w:val="00AA25D4"/>
     <w:rsid w:val="00AA6593"/>
     <w:rsid w:val="00AB1567"/>
     <w:rsid w:val="00AB54A9"/>
     <w:rsid w:val="00AB5D09"/>
     <w:rsid w:val="00AC62B6"/>
     <w:rsid w:val="00AD3773"/>
     <w:rsid w:val="00AD3CAE"/>
     <w:rsid w:val="00AE5FF4"/>
     <w:rsid w:val="00AF2A31"/>
     <w:rsid w:val="00B00DAB"/>
     <w:rsid w:val="00B07EB8"/>
     <w:rsid w:val="00B17279"/>
     <w:rsid w:val="00B23FB6"/>
     <w:rsid w:val="00B35871"/>
+    <w:rsid w:val="00B37350"/>
     <w:rsid w:val="00B46190"/>
     <w:rsid w:val="00B46E21"/>
     <w:rsid w:val="00B6222A"/>
     <w:rsid w:val="00B6763F"/>
     <w:rsid w:val="00B80A78"/>
     <w:rsid w:val="00B818AD"/>
     <w:rsid w:val="00B83F3C"/>
     <w:rsid w:val="00BA5E18"/>
     <w:rsid w:val="00BA7754"/>
     <w:rsid w:val="00BB5EE6"/>
     <w:rsid w:val="00BD4DC3"/>
     <w:rsid w:val="00BE4432"/>
     <w:rsid w:val="00BE45B0"/>
+    <w:rsid w:val="00BF6C34"/>
     <w:rsid w:val="00C01353"/>
     <w:rsid w:val="00C01D73"/>
+    <w:rsid w:val="00C02DF9"/>
     <w:rsid w:val="00C14BFC"/>
     <w:rsid w:val="00C21C34"/>
     <w:rsid w:val="00C252D5"/>
     <w:rsid w:val="00C32D8F"/>
     <w:rsid w:val="00C344BC"/>
     <w:rsid w:val="00C47E1C"/>
     <w:rsid w:val="00C50A0E"/>
     <w:rsid w:val="00C626E9"/>
     <w:rsid w:val="00C64A28"/>
+    <w:rsid w:val="00C72C0F"/>
     <w:rsid w:val="00C7771E"/>
     <w:rsid w:val="00C812D2"/>
     <w:rsid w:val="00C82789"/>
     <w:rsid w:val="00C9247A"/>
     <w:rsid w:val="00C92493"/>
     <w:rsid w:val="00C9463D"/>
+    <w:rsid w:val="00C94C03"/>
     <w:rsid w:val="00C94FDD"/>
     <w:rsid w:val="00CB3020"/>
     <w:rsid w:val="00CB3ACD"/>
     <w:rsid w:val="00CB4331"/>
     <w:rsid w:val="00CB461D"/>
     <w:rsid w:val="00CD7941"/>
+    <w:rsid w:val="00CF3980"/>
     <w:rsid w:val="00CF5AAF"/>
     <w:rsid w:val="00D06777"/>
     <w:rsid w:val="00D20308"/>
     <w:rsid w:val="00D31B4A"/>
+    <w:rsid w:val="00D34279"/>
     <w:rsid w:val="00D3591B"/>
     <w:rsid w:val="00D43411"/>
     <w:rsid w:val="00D5010B"/>
     <w:rsid w:val="00D51709"/>
     <w:rsid w:val="00D5759F"/>
     <w:rsid w:val="00D61966"/>
     <w:rsid w:val="00D86929"/>
     <w:rsid w:val="00DA346B"/>
     <w:rsid w:val="00DA6EA5"/>
     <w:rsid w:val="00DB670C"/>
     <w:rsid w:val="00DB68C2"/>
     <w:rsid w:val="00DC2716"/>
+    <w:rsid w:val="00DC77BE"/>
     <w:rsid w:val="00DD0CED"/>
     <w:rsid w:val="00DD1A99"/>
     <w:rsid w:val="00DD42E1"/>
     <w:rsid w:val="00DE199E"/>
     <w:rsid w:val="00DE6A66"/>
     <w:rsid w:val="00DF29FE"/>
     <w:rsid w:val="00E00853"/>
     <w:rsid w:val="00E0223C"/>
     <w:rsid w:val="00E120E5"/>
     <w:rsid w:val="00E12C01"/>
     <w:rsid w:val="00E53F04"/>
     <w:rsid w:val="00E5569E"/>
     <w:rsid w:val="00E62052"/>
     <w:rsid w:val="00E62A17"/>
     <w:rsid w:val="00E650AA"/>
     <w:rsid w:val="00E76592"/>
     <w:rsid w:val="00E86FC3"/>
     <w:rsid w:val="00E87948"/>
     <w:rsid w:val="00EA4D32"/>
     <w:rsid w:val="00EA5443"/>
     <w:rsid w:val="00EA620C"/>
     <w:rsid w:val="00EC3BEC"/>
     <w:rsid w:val="00EC45BA"/>
+    <w:rsid w:val="00ED04BC"/>
     <w:rsid w:val="00ED260D"/>
     <w:rsid w:val="00EE4B2E"/>
     <w:rsid w:val="00F0680A"/>
     <w:rsid w:val="00F1090F"/>
     <w:rsid w:val="00F15350"/>
     <w:rsid w:val="00F204E9"/>
+    <w:rsid w:val="00F212FD"/>
     <w:rsid w:val="00F229C6"/>
     <w:rsid w:val="00F27AD3"/>
     <w:rsid w:val="00F378A2"/>
     <w:rsid w:val="00F556B0"/>
     <w:rsid w:val="00F57484"/>
     <w:rsid w:val="00F57DBE"/>
     <w:rsid w:val="00F65305"/>
     <w:rsid w:val="00F67E64"/>
     <w:rsid w:val="00F76B3B"/>
     <w:rsid w:val="00F82FE2"/>
     <w:rsid w:val="00F845A5"/>
     <w:rsid w:val="00F85CF8"/>
     <w:rsid w:val="00F91DED"/>
     <w:rsid w:val="00F96291"/>
     <w:rsid w:val="00F97300"/>
     <w:rsid w:val="00FA39FE"/>
     <w:rsid w:val="00FA4A80"/>
     <w:rsid w:val="00FA6C18"/>
+    <w:rsid w:val="00FC5622"/>
     <w:rsid w:val="00FD6470"/>
     <w:rsid w:val="00FD70EE"/>
     <w:rsid w:val="00FD7C40"/>
     <w:rsid w:val="00FE4A6A"/>
     <w:rsid w:val="00FE583A"/>
     <w:rsid w:val="00FF1CA3"/>
     <w:rsid w:val="00FF5040"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -6794,50 +7193,51 @@
       <w:bCs/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00882A48"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
@@ -7196,54 +7596,54 @@
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7485,70 +7885,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D99E70FD-AF78-4115-88E8-B660E0DC69F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1565</Words>
-  <Characters>8921</Characters>
+  <Words>1591</Words>
+  <Characters>9075</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10466</CharactersWithSpaces>
+  <CharactersWithSpaces>10645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rich Hatch</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>