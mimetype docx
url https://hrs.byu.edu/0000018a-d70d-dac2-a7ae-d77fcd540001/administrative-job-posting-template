--- v1 (2026-01-28)
+++ v2 (2026-06-02)
@@ -1,4622 +1,10837 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0F029D73" w14:textId="77777777" w:rsidR="003638CC" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="14CA38A4" w14:textId="05B94840" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="00916BB6" w:rsidP="002363CB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:szCs w:val="40"/>
+        <w:t>Full</w:t>
+      </w:r>
+      <w:r w:rsidR="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Staff</w:t>
+        <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C54FA">
-[...4 lines deleted...]
-          <w:szCs w:val="40"/>
+      <w:r w:rsidR="002363CB" w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Template</w:t>
+        <w:t xml:space="preserve">Time </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff </w:t>
+      </w:r>
+      <w:r w:rsidR="002363CB" w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Template</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Exempt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725EECB6" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="65B1F439" w14:textId="220264AF" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">**The last day to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>submit an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for this position is, &lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3498DB"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DATE&gt; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>by 11:59pm MST. **</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3EABFB34" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="00311656" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6EF3BACA" w14:textId="77777777" w:rsidR="002363CB" w:rsidRPr="005A561C" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="00B050"/>
-[...466 lines deleted...]
-        </mc:AlternateContent>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A561C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E63FBEC" wp14:editId="7948AAAA">
+            <wp:extent cx="4298950" cy="812800"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:docPr id="186884611" name="Picture 8" descr="Text Box 2, Textbox"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 21" descr="Text Box 2, Textbox"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4298950" cy="812800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00311656">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="66AC9CBC" w14:textId="5323C0BF" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="00B050"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Job Title (keep bolded)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D0C1BF" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="00CA6AC0" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="54130AF2" w14:textId="77777777" w:rsidR="002363CB" w:rsidRPr="005A561C" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A561C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CC45C61" wp14:editId="21AB9EE2">
+            <wp:extent cx="4275117" cy="2598001"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="905010776" name="Picture 7" descr="Text Box 2, Textbox"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 22" descr="Text Box 2, Textbox"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4328697" cy="2630562"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DD2B64" w14:textId="1596C512" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Enter job overview paragraph here...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55065CDA" w14:textId="55F7E716" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3498DB"/>
-[...262 lines deleted...]
-        <w:t xml:space="preserve"> paragraph here... </w:t>
+        </w:rPr>
+        <w:t>What you’ll do in this position:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799D93F0" w14:textId="77777777" w:rsidR="003638CC" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="7024EC03" w14:textId="22692297" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A561C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4418F8AA" wp14:editId="3F610BF0">
+            <wp:extent cx="3251200" cy="603250"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:docPr id="723552776" name="Picture 6" descr="Text Box 2, Textbox"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 23" descr="Text Box 2, Textbox"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3251200" cy="603250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537F209B" w14:textId="3660CE67" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F12BB57" w14:textId="3ADB0D33" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA9DB10" w14:textId="009637D2" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3883CE" w14:textId="6D6EE705" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>What qualifies you for this role:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D4145AA" w14:textId="77777777" w:rsidR="003638CC" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1E8E6EA8" w14:textId="4FFB1626" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>Required</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1A5EC1" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="00BB40F1" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...265 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w14:paraId="5937F108" w14:textId="47329D6C" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A firm commitment to the mission of BYU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB1DD57" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="00311656" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="52269D1E" w14:textId="7BCE12E5" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Minimum educational requirement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F69731" w14:textId="77777777" w:rsidR="00916BB6" w:rsidRPr="00C61211" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>…</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Minimum experience requirement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74853A87" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="00311656" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18D126B3" w14:textId="77777777" w:rsidR="00916BB6" w:rsidRPr="00C61211" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...242 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Any required licenses, certifications, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553C51F1" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="005F43C3" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="1DA9AB82" w14:textId="77777777" w:rsidR="00916BB6" w:rsidRDefault="00916BB6" w:rsidP="00C61211">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0620751A" w14:textId="77777777" w:rsidR="003638CC" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5B05B5E3" w14:textId="77777777" w:rsidR="00916BB6" w:rsidRPr="002363CB" w:rsidRDefault="00916BB6" w:rsidP="00916BB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Preferred</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2639252A" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="00BB40F1" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...1244 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="051FB736" w14:textId="77777777" w:rsidR="00916BB6" w:rsidRPr="002363CB" w:rsidRDefault="00916BB6" w:rsidP="00916BB6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:t>Minimal existing or potential hazards (No further detail necessary)</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Preferred education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0F528D" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="009B28F8" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2CC43BC1" w14:textId="77777777" w:rsidR="00916BB6" w:rsidRPr="002363CB" w:rsidRDefault="00916BB6" w:rsidP="00916BB6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...32 lines deleted...]
-        <w:t>)</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Preferred experience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DEA260" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="009B28F8" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F352A3C" w14:textId="77777777" w:rsidR="00916BB6" w:rsidRDefault="00916BB6" w:rsidP="00916BB6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...33 lines deleted...]
-        <w:t>)</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Continue list with skills, abilities, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6007E45C" w14:textId="77777777" w:rsidR="003638CC" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="2886E3EC" w14:textId="6DAD1356" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="00916BB6">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A561C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D085C51" wp14:editId="7000EABA">
+            <wp:extent cx="5943600" cy="1172210"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="177413191" name="Picture 5" descr="Text Box 2, Textbox"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 24" descr="Text Box 2, Textbox"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="1172210"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D3CD59" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>*Use this section ONLY if a physical exam is required </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34053B84" w14:textId="7EF21D98" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Physical Exam and Lift Test Required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29D09310" w14:textId="77777777" w:rsidR="003638CC" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="081A4779" w14:textId="2966518D" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Physical Effort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (You can find this on the last page of the job description. Please select correct bullet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and delete the others.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7334A23A" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>General office or other equivalently good environment (No further detail necessary)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454090E4" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rare presence of abnormal variations in temperature and exposure to outside conditions (No further detail necessary)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5903648D" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periodic exposure to unfavorable conditions because of unavoidable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be in variable temperatures or wet environments, etc. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Elaborate below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72355A60" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Frequent exposure to unfavorable conditions such as all-weather, or working in cramped, very dirty, or unpleasant quarters (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Elaborate below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D8F6F6" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Predominant exposure to very disagreeable surroundings (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Elaborate below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3586E601" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(You can find this on the last page of the job description. Please select correct bullet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and delete the others.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13327567" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>General office or other equivalently good environment (No further detail necessary)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CEBD5F" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rare presence of abnormal variations in temperature and exposure to outside conditions (No further detail necessary)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4343ADE4" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periodic exposure to unfavorable conditions because of unavoidable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be in variable temperatures or wet environments, etc. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Elaborate below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1672EF81" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Frequent exposure to unfavorable conditions such as all-weather, or working in cramped, very dirty, or unpleasant quarters (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Elaborate below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525ADC03" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Predominant exposure to very disagreeable surroundings (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Elaborate below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B7491E" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hazards </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(You can find this on the last page of the job description. Please select correct bullet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and delete the others.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7CB833" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Minimal existing or potential hazards (No further detail necessary)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B34E20" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Moderate existing or potential hazards (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Elaborate below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C90B0C" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Frequent existing or potential hazards (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Elaborate below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6347E190" w14:textId="45E89662" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Physical Requirements </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>(You can find this information on the last page of the job description at the very bottom. Please take the information from the matrix and bullet point them below.)</w:t>
+        </w:rPr>
+        <w:t>(You can find this information on the last page of the job description at the very bottom. Please take the information from the matrix and bullet point them below.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410F3D60" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="005F43C3" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">          </w:t>
+    <w:p w14:paraId="57A54719" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="0064264B" w:rsidRDefault="0064264B" w:rsidP="0064264B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064264B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B2548F" w14:textId="77777777" w:rsidR="003638CC" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6F6FECDB" w14:textId="572A767E" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What we offer in return:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5462ACC4" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">In addition to our competitive pay structure, this position comes with fantastic </w:t>
+    <w:p w14:paraId="7A535635" w14:textId="02D8A00F" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This position comes with fantastic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00291D0D">
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002363CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>benefits</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004F1CEA">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB17D35" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="00BB40F1" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...9 lines deleted...]
-    <w:p w14:paraId="471D1ED0" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="1B8DC421" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...41 lines deleted...]
-        <w:t>)</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>401k. BYU automatically contributes 8% at no cost to you. Additionally, if you contribute 5%, BYU adds an additional 4% (Rehires may qualify for different retirement plans) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4333F31F" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="28A9DE43" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> accrued annually</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Excellent work-life balance: 13 paid holidays + 22 days paid vacation + 12 sick days, accrued annually </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B02B2C5" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="17C073A1" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> and all members of their household</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Employee assistance program, available to the employee and all members of their household </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7191067B" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="4D209F4F" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Tuition benefits for employees and eligible family members</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tuition benefits for employees and eligible family members </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B2917F" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="778C7FE6" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="52"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Access to athletic facilities</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Access to athletic facilities </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548495DE" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="64139177" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="53"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Excellent medical/dental benefits</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Excellent medical/dental benefits </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D765297" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="5DC06642" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="54"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Short/long-term disability benefits</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Short/long-term disability benefits </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4B6F1B" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="391FDEA0" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="55"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Paid parental and maternity leave</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Paid parental and maternity leave </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF22936" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="16AC6224" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="56"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Wellness Program</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wellness Program </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2423E49F" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="6E3DB387" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="57"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Free on-campus parking</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Free on-campus parking </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10065FBD" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="004F1CEA" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="501D2193" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Free UTA passes for employees, spouses, and qualified dependents</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Free UTA passes for employees, spouses, and qualified dependents </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F937D12" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="00015BB3" w:rsidRDefault="003638CC" w:rsidP="003638CC">
+    <w:p w14:paraId="089DF506" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRPr="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="00AB095E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="59"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Discounts at the BYU Store and for many events at BYU</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Discounts at the BYU Store and for many events at BYU </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38320A35" w14:textId="77777777" w:rsidR="003638CC" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="29E3FFBB" w14:textId="77777777" w:rsidR="00AB095E" w:rsidRDefault="00AB095E" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D79B689" w14:textId="5BA02623" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pay Grade:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100CD0A4" w14:textId="77777777" w:rsidR="003638CC" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="79300072" w14:textId="4F700852" w:rsidR="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Typical Starting Pay:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42246A57" w14:textId="77777777" w:rsidR="003638CC" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="23DF5301" w14:textId="77777777" w:rsidR="0064264B" w:rsidRPr="002363CB" w:rsidRDefault="0064264B" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A106DB1" w14:textId="77777777" w:rsidR="003638CC" w:rsidRPr="008D6071" w:rsidRDefault="003638CC" w:rsidP="003638CC">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="032DBCBB" w14:textId="464DF778" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The actual compensation offered will take into consideration internal equity and may vary based on the candidate’s job-related experience, knowledge, skills, and other relevant factors. Candidates with very</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A561C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>significant work-related experience may receive an offer higher than the posted typical range.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAA60F3" w14:textId="5AC2E578" w:rsidR="002363CB" w:rsidRPr="002363CB" w:rsidRDefault="002363CB" w:rsidP="002363CB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002363CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>**</w:t>
+        </w:rPr>
+        <w:t>**If the job doesn’t have a post-end date, the job could close at any time on any day**</w:t>
       </w:r>
-      <w:r w:rsidRPr="008339E9">
-[...3 lines deleted...]
-          <w:iCs/>
+    </w:p>
+    <w:p w14:paraId="352DF1C4" w14:textId="77777777" w:rsidR="00D06ECF" w:rsidRPr="002363CB" w:rsidRDefault="00D06ECF" w:rsidP="002363CB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:color w:val="C00000"/>
-          <w:sz w:val="24"/>
-[...72 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="275B24A9" w14:textId="77777777" w:rsidR="00D06ECF" w:rsidRDefault="00D06ECF"/>
-    <w:sectPr w:rsidR="00D06ECF" w:rsidSect="003638CC">
+    <w:sectPr w:rsidR="00D06ECF" w:rsidRPr="002363CB" w:rsidSect="002363CB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CA30DFE"/>
+    <w:nsid w:val="00766E32"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E7786688"/>
+    <w:tmpl w:val="9402BBC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CEB20E8"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="0122202C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E7BA5A42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4405412B"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="023E2929"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76449CCC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="465F7EEC"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="030332C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="217C1960"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46CF2AD8"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="061A5265"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D6ACDC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47111366"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="07B97046"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12CA52B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78163DD4"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="089B4B58"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6A860E4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B055490"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="0A2734FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2542A568"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1416904379">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D0C2FFD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="706C60B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11830C0F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B5981D12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="143B426E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6630DDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="165D140E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0F56C462"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B314F3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1FA724E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17E60AE5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E92A5B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A130DA8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="399EF664"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B9606EE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="261EBD0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F3C705C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D027C20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20C023E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C728DFA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="212964E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8CC4D6D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21915EE3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2044072"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22A6738B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D624C344"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22C21E17"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="382C475A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="239A08A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0D8C217A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="239D71B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BDCA67A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27774105"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E32B65C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29310545"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="951A934C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BB45BCB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A4B2DEDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CCB1BC2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F840234"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EED65D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E6F03674"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30514550"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3160F6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36B16924"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A81A6ACE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="378656EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C25E1D6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3836315F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8F9E35AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A812F74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6E960C42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F6B3916"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C02F69E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FBB3A75"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2AACCCE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="438B68C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B31CD67E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44CD294D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5F826308"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46853005"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F4B69C34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47F53389"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB7AECBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48AB0E41"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="214A6D04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D9E7D3F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5F4AF15E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520D0D0F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="469AD2E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="521413B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C0E5018"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="527F261B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EA272FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="528F0912"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4052D4FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="540D3497"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80AE017E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56F94BC7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BB60CA04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57D96BCE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F3A6D1AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="587B3079"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A9C43684"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E92406D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B194189A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FCA1B45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C026E892"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62744A01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8376D268"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69441CAC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="614AAD7A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A8F366C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF864570"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72242A57"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19B0D9C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="760B5039"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C394AA3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D47B72"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12000772"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79492931"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD589F32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="806972622">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="313874476">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1565917744">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="124010421">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="196087468">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1166746696">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1682199861">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="128281138">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1543711302">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1918320655">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1450777366">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="468522228">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1623488630">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="123470353">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2072339783">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1895652437">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="16" w16cid:durableId="633602070">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1912540392">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="17" w16cid:durableId="1881359851">
+    <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1993874770">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="18" w16cid:durableId="1824194924">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="493885003">
+  <w:num w:numId="19" w16cid:durableId="1167284807">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1273123306">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="642731206">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="339622642">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1054892336">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1949004575">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1578902359">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="637034509">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="807361529">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1775902899">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2103379694">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="641665041">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1650206457">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1261987537">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="467552388">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1713572144">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1191065260">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1525096539">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="131027575">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="817040706">
+  <w:num w:numId="38" w16cid:durableId="680008802">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1318730680">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1223910984">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="999965817">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1096167210">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="727076666">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1654874433">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="76563378">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1126391927">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1955021662">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="430861258">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1615553222">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1483619237">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1581401865">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="134683214">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="2980156">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1367409042">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1260062608">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1238714335">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="502014526">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="525676940">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1014065571">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003638CC"/>
-    <w:rsid w:val="00217298"/>
+    <w:rsidRoot w:val="002363CB"/>
+    <w:rsid w:val="002363CB"/>
     <w:rsid w:val="002C51D3"/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="005A561C"/>
+    <w:rsid w:val="0064264B"/>
+    <w:rsid w:val="007C75AE"/>
+    <w:rsid w:val="00916BB6"/>
+    <w:rsid w:val="00AB095E"/>
+    <w:rsid w:val="00C61211"/>
     <w:rsid w:val="00D06ECF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7F881038"/>
+  <w14:docId w14:val="73F64BA8"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{EE66E303-EF3C-4502-8E84-1CACDC90D29C}"/>
+  <w15:docId w15:val="{71DD0F70-B163-4D09-B5A1-9BCED8905940}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4976,635 +11191,601 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002363CB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrs.byu.edu/employee-benefits" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrs.byu.edu/employee-benefits" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5863,54 +12044,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>527</Words>
-  <Characters>3008</Characters>
+  <Words>510</Words>
+  <Characters>3310</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Brigham Young University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3471</CharactersWithSpaces>
+  <CharactersWithSpaces>3770</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jennifer Tate</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>